--- v0 (2026-02-26)
+++ v1 (2026-04-12)
@@ -34,51 +34,51 @@
   <w:body>
     <w:p w:rsidR="0057677B" w:rsidRDefault="0057677B">
       <w:bookmarkStart w:id="1" w:name="_GoBack"/>
       <w:bookmarkEnd w:id="1"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="188" w:after="188" w:line="214" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="0"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="085492"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      </w:t>
       </w:r>
-      <w:hyperlink r:id="rId9969699ffb119a82d" w:history="1">
+      <w:hyperlink r:id="rId900869db67adcd4ef" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
             <w:b/>
             <w:bCs/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="28"/>
             <w:szCs w:val="28"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Finanzas en pareja: El Reto</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="240" w:after="240" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="450" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
@@ -975,137 +975,137 @@
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:bookmarkStart w:id="0" w:name="_Hlk481709867"/>
       <w:bookmarkEnd w:id="0"/>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="00406BC6" w:rsidRDefault="00406BC6" w:rsidP="004F7EF7">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="85873798">
+  <w:abstractNum w:abstractNumId="29527046">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="56828153">
+    <w:lvl w:ilvl="0" w:tplc="74453803">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="56828153" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="74453803" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="56828153" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="74453803" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="56828153" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="74453803" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="56828153" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="74453803" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="56828153" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="74453803" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="56828153" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="74453803" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="56828153" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="74453803" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="56828153" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="74453803" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="85873797">
+  <w:abstractNum w:abstractNumId="29527045">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="29701141">
+    <w:lvl w:ilvl="0" w:tplc="32555580">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -1857,55 +1857,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="85873797">
-    <w:abstractNumId w:val="85873797"/>
+  <w:num w:numId="29527045">
+    <w:abstractNumId w:val="29527045"/>
   </w:num>
-  <w:num w:numId="85873798">
-    <w:abstractNumId w:val="85873798"/>
+  <w:num w:numId="29527046">
+    <w:abstractNumId w:val="29527046"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
@@ -2718,51 +2718,51 @@
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="endnoteReferencePHPDOCX">
     <w:name w:val="endnote Reference PHPDOCX"/>
     <w:basedOn w:val="DefaultParagraphFontPHPDOCX"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="006E0FDA"/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId143554517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId639749376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId9969699ffb119a82d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.efinf.com/clipviewer/ebcb7888d157744db2034d915f92669b?file" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId705443734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId144161324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId900869db67adcd4ef" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.efinf.com/clipviewer/ebcb7888d157744db2034d915f92669b?file" TargetMode="External"/></Relationships>
 
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>