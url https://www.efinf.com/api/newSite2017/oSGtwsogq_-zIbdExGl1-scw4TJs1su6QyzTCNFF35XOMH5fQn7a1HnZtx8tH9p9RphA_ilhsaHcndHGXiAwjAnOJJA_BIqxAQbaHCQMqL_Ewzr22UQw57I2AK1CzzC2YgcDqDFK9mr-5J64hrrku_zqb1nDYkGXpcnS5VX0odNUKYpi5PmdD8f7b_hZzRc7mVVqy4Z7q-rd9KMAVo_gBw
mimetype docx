--- v1 (2026-04-12)
+++ v2 (2026-05-27)
@@ -34,51 +34,51 @@
   <w:body>
     <w:p w:rsidR="0057677B" w:rsidRDefault="0057677B">
       <w:bookmarkStart w:id="1" w:name="_GoBack"/>
       <w:bookmarkEnd w:id="1"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="188" w:after="188" w:line="214" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="0"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="085492"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      </w:t>
       </w:r>
-      <w:hyperlink r:id="rId900869db67adcd4ef" w:history="1">
+      <w:hyperlink r:id="rId35026a16d13fbcf4e" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
             <w:b/>
             <w:bCs/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="28"/>
             <w:szCs w:val="28"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Finanzas en pareja: El Reto</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="240" w:after="240" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="450" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
@@ -975,137 +975,137 @@
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:bookmarkStart w:id="0" w:name="_Hlk481709867"/>
       <w:bookmarkEnd w:id="0"/>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="00406BC6" w:rsidRDefault="00406BC6" w:rsidP="004F7EF7">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="29527046">
+  <w:abstractNum w:abstractNumId="95090362">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="74453803">
+    <w:lvl w:ilvl="0" w:tplc="39547309">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="74453803" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="39547309" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="74453803" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="39547309" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="74453803" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="39547309" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="74453803" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="39547309" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="74453803" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="39547309" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="74453803" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="39547309" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="74453803" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="39547309" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="74453803" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="39547309" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="29527045">
+  <w:abstractNum w:abstractNumId="95090361">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="32555580">
+    <w:lvl w:ilvl="0" w:tplc="80597852">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -1857,55 +1857,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="29527045">
-    <w:abstractNumId w:val="29527045"/>
+  <w:num w:numId="95090361">
+    <w:abstractNumId w:val="95090361"/>
   </w:num>
-  <w:num w:numId="29527046">
-    <w:abstractNumId w:val="29527046"/>
+  <w:num w:numId="95090362">
+    <w:abstractNumId w:val="95090362"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
@@ -2718,51 +2718,51 @@
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="endnoteReferencePHPDOCX">
     <w:name w:val="endnote Reference PHPDOCX"/>
     <w:basedOn w:val="DefaultParagraphFontPHPDOCX"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="006E0FDA"/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId705443734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId144161324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId900869db67adcd4ef" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.efinf.com/clipviewer/ebcb7888d157744db2034d915f92669b?file" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId356416305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId688829252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId35026a16d13fbcf4e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.efinf.com/clipviewer/ebcb7888d157744db2034d915f92669b?file" TargetMode="External"/></Relationships>
 
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>