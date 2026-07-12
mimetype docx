--- v2 (2026-05-27)
+++ v3 (2026-07-12)
@@ -34,51 +34,51 @@
   <w:body>
     <w:p w:rsidR="0057677B" w:rsidRDefault="0057677B">
       <w:bookmarkStart w:id="1" w:name="_GoBack"/>
       <w:bookmarkEnd w:id="1"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="188" w:after="188" w:line="214" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="0"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="085492"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      </w:t>
       </w:r>
-      <w:hyperlink r:id="rId35026a16d13fbcf4e" w:history="1">
+      <w:hyperlink r:id="rId50876a53398b0435a" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
             <w:b/>
             <w:bCs/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="28"/>
             <w:szCs w:val="28"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Finanzas en pareja: El Reto</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="240" w:after="240" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="450" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
@@ -975,137 +975,137 @@
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:bookmarkStart w:id="0" w:name="_Hlk481709867"/>
       <w:bookmarkEnd w:id="0"/>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="00406BC6" w:rsidRDefault="00406BC6" w:rsidP="004F7EF7">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="95090362">
+  <w:abstractNum w:abstractNumId="46718019">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="39547309">
+    <w:lvl w:ilvl="0" w:tplc="67491335">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="39547309" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="67491335" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="39547309" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="67491335" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="39547309" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="67491335" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="39547309" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="67491335" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="39547309" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="67491335" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="39547309" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="67491335" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="39547309" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="67491335" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="39547309" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="67491335" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="95090361">
+  <w:abstractNum w:abstractNumId="46718018">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="80597852">
+    <w:lvl w:ilvl="0" w:tplc="12278985">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -1857,55 +1857,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="95090361">
-    <w:abstractNumId w:val="95090361"/>
+  <w:num w:numId="46718018">
+    <w:abstractNumId w:val="46718018"/>
   </w:num>
-  <w:num w:numId="95090362">
-    <w:abstractNumId w:val="95090362"/>
+  <w:num w:numId="46718019">
+    <w:abstractNumId w:val="46718019"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
@@ -2718,51 +2718,51 @@
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="endnoteReferencePHPDOCX">
     <w:name w:val="endnote Reference PHPDOCX"/>
     <w:basedOn w:val="DefaultParagraphFontPHPDOCX"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="006E0FDA"/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId356416305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId688829252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId35026a16d13fbcf4e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.efinf.com/clipviewer/ebcb7888d157744db2034d915f92669b?file" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId878646255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId714591472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId50876a53398b0435a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.efinf.com/clipviewer/ebcb7888d157744db2034d915f92669b?file" TargetMode="External"/></Relationships>
 
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>