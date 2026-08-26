--- v3 (2026-07-12)
+++ v4 (2026-08-26)
@@ -34,51 +34,51 @@
   <w:body>
     <w:p w:rsidR="0057677B" w:rsidRDefault="0057677B">
       <w:bookmarkStart w:id="1" w:name="_GoBack"/>
       <w:bookmarkEnd w:id="1"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="188" w:after="188" w:line="214" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="0"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="085492"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      </w:t>
       </w:r>
-      <w:hyperlink r:id="rId50876a53398b0435a" w:history="1">
+      <w:hyperlink r:id="rId43736a8eb0fbcf2a1" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
             <w:b/>
             <w:bCs/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="28"/>
             <w:szCs w:val="28"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Finanzas en pareja: El Reto</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="240" w:after="240" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="450" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
@@ -975,137 +975,137 @@
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:bookmarkStart w:id="0" w:name="_Hlk481709867"/>
       <w:bookmarkEnd w:id="0"/>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="00406BC6" w:rsidRDefault="00406BC6" w:rsidP="004F7EF7">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="46718019">
+  <w:abstractNum w:abstractNumId="53444595">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="67491335">
+    <w:lvl w:ilvl="0" w:tplc="21556727">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="67491335" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="21556727" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="67491335" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="21556727" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="67491335" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="21556727" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="67491335" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="21556727" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="67491335" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="21556727" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="67491335" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="21556727" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="67491335" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="21556727" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="67491335" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="21556727" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="46718018">
+  <w:abstractNum w:abstractNumId="53444594">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="12278985">
+    <w:lvl w:ilvl="0" w:tplc="89887465">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -1857,55 +1857,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="46718018">
-    <w:abstractNumId w:val="46718018"/>
+  <w:num w:numId="53444594">
+    <w:abstractNumId w:val="53444594"/>
   </w:num>
-  <w:num w:numId="46718019">
-    <w:abstractNumId w:val="46718019"/>
+  <w:num w:numId="53444595">
+    <w:abstractNumId w:val="53444595"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
@@ -2718,51 +2718,51 @@
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="endnoteReferencePHPDOCX">
     <w:name w:val="endnote Reference PHPDOCX"/>
     <w:basedOn w:val="DefaultParagraphFontPHPDOCX"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="006E0FDA"/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId878646255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId714591472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId50876a53398b0435a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.efinf.com/clipviewer/ebcb7888d157744db2034d915f92669b?file" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId857509874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId471523369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId43736a8eb0fbcf2a1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.efinf.com/clipviewer/ebcb7888d157744db2034d915f92669b?file" TargetMode="External"/></Relationships>
 
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>